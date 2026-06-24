--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -1,579 +1,544 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5231553-6DB7-4492-9386-FDFEEFC0A626}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="108" windowWidth="14808" windowHeight="8016"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK43" localSheetId="0">Лист1!#REF!</definedName>
     <definedName name="OLE_LINK50" localSheetId="0">Лист1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="70">
-[...182 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="60">
   <si>
     <t>Консультационные услуги</t>
   </si>
   <si>
     <t>Информационные услуги</t>
   </si>
   <si>
     <t>Организация и проведение семинаров, тренингов, конференций, форумов, круглых столов, бизнес-игр</t>
   </si>
   <si>
     <t>Образовательные услуги</t>
   </si>
   <si>
     <t>бесплатно</t>
   </si>
   <si>
     <t>Предоставление информации</t>
   </si>
   <si>
-    <t>ВИД ДЕЯТЕЛЬНОСТИ</t>
-[...2 lines deleted...]
-    <t>ПЛАТНО/БЕСПЛАТНО</t>
+    <t>Консультационные услуги по вопросам возмещения и финансового обеспечения затрат (предоставления субсидий и грантов)</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам операционного финансового менеджмента</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам налогообложения (общая система налогообложения; упрощенная система налогообложения; патентная система налогообложения; единый сельскохозяйственный налог, специальный налоговой режим «Налог на профессиональный доход»)</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам бухгалтерского учета и отчетности</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам финансового моделирования</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам бизнес-планирования</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам заполнения субъектами малого и среднего предпринимательства отчетности по договорам о предоставлении субсидий</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по заполнению и подаче форм статистической отчетности субъектами малого и среднего предпринимательства, попавшими в выборочное статистическое обследование на текущий год, форм статистической отчетности</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Консультационные услуги по вопросам заполнения субъектами малого и среднего предпринимательства отчетности по договорам о предоставлении грантов, в том числе в ГИИС «Электронный бюджет» </t>
+  </si>
+  <si>
+    <t>Консультационные услуги по подготовке и заполнению документов в рамках казначейского сопровождения</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по процедуре регистрации юридических лиц и/или индивидуальных предпринимателей (в том числе выбор организационно-правовой формы, выбор ОКВЭД, выбор системы налогообложения, процедура регистрации, необходимые документы, открытие расчетного счета, заполнение заявления и пр.)</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по процедуре внесения изменений в ЕГРЮЛ и ЕГРИП</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по открытию бизнеса по франшизе</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам взаимодействия с ресурсоснабжающими организациями</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по законодательным требованиям к ведению бизнеса</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам заключения гражданско-правовых договоров (договоры подряда, купли-продажи, аренды, возмездного оказания услуг и т.д.)</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам начала ведения собственного дела для физических лиц, планирующих осуществление предпринимательской деятельности, а также физических лиц, применяющих специальный налоговый режим «Налог на профессиональный доход»</t>
+  </si>
+  <si>
+    <t>Консультационные услуги о предоставлении муниципальной услуги по предварительному согласованию внешнего вида информационных конструкций и (или) подтверждению размещенной информационной конструкции требованиям Стандарта оформления и размещения информационных конструкций на фасадах зданий и в населенных пунктах муниципальных образований Ленинградской области</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по составлению и экспертизе должностных регламентов и инструкций</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам участия и продвижения товаров в выставочно-ярмарочных мероприятиях</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по процедуре получения субъектами малого и среднего предпринимательства в пользование (аренду) муниципального имущества на возмездной основе, безвозмездной основе или на льготных условиях</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по процедуре получения субъектами малого и среднего предпринимательства в пользование (аренду) государственного имущества на возмездной основе, безвозмездной основе или на льготных условиях</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам патентования и лицензирования объектов интеллектуальной собственности субъекта малого и среднего предпринимательства</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по перечню видов деятельности, на которые требуются лицензии</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по проведению обязательной классификации гостиниц</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по сертификации и стандартизации товаров и услуг, в том числе по сертификации системы менеджмента качества в соответствии с международным стандартом ГОСТ ISO 9001, по сертификации технологии производства по принципам ХАССП</t>
+  </si>
+  <si>
+    <t>Консультационные услуги о продуктах и услугах Фонда «Фонд поддержки предпринимательства и промышленности Ленинградской области»</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам заключения социального контракта</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросу признания субъекта малого или среднего предпринимательства социальным предприятием</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по мерам поддержки социальных предприятий</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам внесения сведений в Единый реестр субъектов малого и среднего предпринимательства (nalog.ru)</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по возможностям интернет порталов / сервисов для субъектов малого и среднего предпринимательства, регистрация на порталах</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по мерам финансовой поддержки</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по мерам образовательной поддержки</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам информационного сопровождения деятельности субъектов малого и среднего предпринимательства</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам участия в закупках, продвижения на электронных площадках, электронных торгах</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по маркетингу и сбыту</t>
+  </si>
+  <si>
+    <t>Консультационные услуги о порядке маркировки товаров, подлежащих обязательной маркировке средствами идентификации</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по вопросам подбора персонала, применения трудового законодательства Российской Федерации</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по ведению кадрового учета на предприятиях МСП</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по порядку и оформлению необходимых документов для приема на основную работу, на работу по совместительству, по договору гражданско-правового характера, на увольнение</t>
+  </si>
+  <si>
+    <t>СУ / Консультация по вопросам осуществления предпринимательской деятельности</t>
+  </si>
+  <si>
+    <t>Консультационные услуги о продуктах и услугах автономной некоммерческой организации «Микрокредитная компания Ленинградской области»</t>
+  </si>
+  <si>
+    <t>Консультационные услуги о продуктах и услугах муниципальной организации инфраструктуры поддержки Ленинградской области</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по разъяснению порядка включения в реестр креативных (творческих) индустрий</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по мерам финансовой поддержки субъектов креативных индустрий</t>
+  </si>
+  <si>
+    <t>Консультация о включении в реестр Региональных брендов Ленинградской области</t>
+  </si>
+  <si>
+    <t>Консультационные услуги по защите прав потребителей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Консультация по вопросу участия в выставочно-ярмарочных мероприятиях </t>
+  </si>
+  <si>
+    <t>Правила ярмарочной торговли</t>
+  </si>
+  <si>
+    <t>Семинар "Открыть бизнес в Ленинградской области легко!"</t>
+  </si>
+  <si>
+    <t>Сельскохозяйственная ярмарка</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Муниципальный фонд  «Кингисеппский фонд поддержки предпринимательства»</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
-188480, Ленинградская область, г. Кингисепп, ул.К.Маркса, д.24</t>
+188480, Ленинградская область, г. Кингисепп, ул.К.Маркса, д.2а</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
  (юр.адрес)
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>ПЕРЕЧЕНЬ  УСЛУГ</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
+  <si>
+    <t>Курс-тренинг  "Введение в основы предпринимательской деятельности" (для группы минимум 5 человек)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="8" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...22 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...26 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="24"/>
+      </left>
+      <right style="thin">
+        <color indexed="24"/>
+      </right>
+      <top style="thin">
+        <color indexed="24"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="24"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -601,51 +566,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -774,870 +739,741 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nalog.ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BA9F0B18E081B555159723DBE1C68DDAB153B1A37B80A2FCBC641A01DD313D3332E562393DE6ACEg2tDG" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C81"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:C68"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A53" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C92" sqref="C92"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="82.33203125" customWidth="1"/>
-    <col min="3" max="3" width="36.44140625" customWidth="1"/>
+    <col min="2" max="2" width="205.5703125" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" hidden="1" x14ac:dyDescent="0.3">
-[...47 lines deleted...]
-    <row r="11" spans="1:3" ht="72" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+    </row>
+    <row r="9" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="14"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>1</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:3" ht="72" x14ac:dyDescent="0.3">
+        <v>2</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>2</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:3" ht="36" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13">
+        <v>4</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>5</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>6</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>7</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>8</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>9</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>10</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>11</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>12</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>13</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>14</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>15</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>16</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>17</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>18</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>19</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>20</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>21</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>22</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>23</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>24</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>25</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>26</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>27</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>28</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>29</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>30</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>31</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>32</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>33</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>34</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>35</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>36</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>37</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>38</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>39</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>40</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>41</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>42</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>43</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>44</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>45</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>46</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>47</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>48</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>49</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>50</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>51</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>52</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...545 lines deleted...]
-    <row r="63" spans="1:3" ht="36" x14ac:dyDescent="0.3">
+      <c r="C62" s="9"/>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>53</v>
       </c>
-      <c r="B63" s="1" t="s">
-[...6 lines deleted...]
-    <row r="64" spans="1:3" ht="126" x14ac:dyDescent="0.3">
+      <c r="B63" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>54</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A65">
+      <c r="B64" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B66" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="9"/>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67">
         <v>55</v>
       </c>
-      <c r="B65" s="1" t="s">
-[...141 lines deleted...]
-      <c r="C81" s="8"/>
+      <c r="B67" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B68" s="1"/>
+      <c r="C68" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:C8"/>
-    <mergeCell ref="B10:C10"/>
-[...1 lines deleted...]
-    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B66:C66"/>
   </mergeCells>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>